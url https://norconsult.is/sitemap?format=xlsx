--- v4 (2026-08-21)
+++ v5 (2026-10-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07b9e6a6f6a4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfda4a2c715a4057b7e7585efbe598bc.psmdcp" Id="Rb37cff3723d14cca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed9a9200d0b4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da020ab653834e5babcf81b495a82893.psmdcp" Id="Rf6700422be034b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Thjonusta" sheetId="1" r:id="rId2"/>
     <x:sheet name="Verkefni" sheetId="2" r:id="rId3"/>
     <x:sheet name="Vinnustadurinn" sheetId="3" r:id="rId4"/>
     <x:sheet name="Frettir" sheetId="4" r:id="rId5"/>
     <x:sheet name="Um-norconsult" sheetId="5" r:id="rId6"/>
     <x:sheet name="Annet" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
@@ -110,51 +110,51 @@
   <x:si>
     <x:t>30.05.2023 14:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/stafraen-vaeding/bim/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 10:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/stafraen-vaeding/stafraen-umbreyting/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 14:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/stafraen-vaeding/vdc/</x:t>
   </x:si>
   <x:si>
     <x:t>25.05.2023 14:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/</x:t>
   </x:si>
   <x:si>
-    <x:t>08.01.2025 13:38</x:t>
+    <x:t>02.10.2026 15:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/orkugeymsla/</x:t>
   </x:si>
   <x:si>
     <x:t>30.05.2023 12:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/varmaorka/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/raforkukerfi/</x:t>
   </x:si>
   <x:si>
     <x:t>29.05.2023 19:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/verkefnastjornun-og-epcm/</x:t>
   </x:si>
   <x:si>
     <x:t>29.05.2023 13:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/solarorka/</x:t>
   </x:si>
@@ -224,51 +224,51 @@
   <x:si>
     <x:t>29.05.2023 20:01</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/idnadur/urgangur/</x:t>
   </x:si>
   <x:si>
     <x:t>29.05.2023 19:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/innvidir/</x:t>
   </x:si>
   <x:si>
     <x:t>08.01.2025 13:46</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/samfelag-og-byggdathroun/</x:t>
   </x:si>
   <x:si>
     <x:t>08.01.2025 13:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/oeryggi/</x:t>
   </x:si>
   <x:si>
-    <x:t>08.01.2025 14:20</x:t>
+    <x:t>02.10.2026 15:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/thjonusta/vatn-og-fraveita/</x:t>
   </x:si>
   <x:si>
     <x:t>08.01.2025 14:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/verkefni/</x:t>
   </x:si>
   <x:si>
     <x:t>22.05.2023 14:46</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/verkefni/150-kv-mesballe-trige/</x:t>
   </x:si>
   <x:si>
     <x:t>18.10.2025 09:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/verkefni/132-kv-kvandal-kanstadbotn/</x:t>
   </x:si>
   <x:si>
     <x:t>18.10.2025 09:12</x:t>
   </x:si>
@@ -324,56 +324,50 @@
     <x:t>30.05.2023 16:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/frettir/velkomin-a-nyja-heimasidu-norconsult-a-islandi/</x:t>
   </x:si>
   <x:si>
     <x:t>30.05.2023 17:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/frettir/nytt-verkefni/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 11:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/frettir/fossvogsbru-landfyllingar-eftirlit-og-radgjoef/</x:t>
   </x:si>
   <x:si>
     <x:t>08.01.2025 14:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/frettir/malstofa/</x:t>
   </x:si>
   <x:si>
     <x:t>19.11.2025 13:59</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12.02.2026 07:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/um-norconsult/sidferdi-og-heidarleiki/</x:t>
   </x:si>
   <x:si>
     <x:t>17.02.2026 10:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/um-norconsult/stjornkerfi-vottanir-og-adrar-skyldur/</x:t>
   </x:si>
   <x:si>
     <x:t>23.05.2023 13:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/um-norconsult/vinnustadamenning/</x:t>
   </x:si>
   <x:si>
     <x:t>23.05.2023 14:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.is/hafdu-samband/</x:t>
   </x:si>
   <x:si>
     <x:t>17.09.2025 09:16</x:t>
   </x:si>
@@ -1871,51 +1865,51 @@
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F5"/>
+  <x:dimension ref="A1:F4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -1954,199 +1948,179 @@
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>8</x:v>
-[...18 lines deleted...]
-      <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">