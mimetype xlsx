--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -1,279 +1,427 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb27ea9becd4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d96ed4d45ccf4ea8a9c62c7132d95c02.psmdcp" Id="Rd1d02b9d4818486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25b6effd86541f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06315e9f66994f858f6f8e9e51972c2a.psmdcp" Id="Rbe73a8cc07c64768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Solutions" sheetId="1" r:id="rId2"/>
-[...5 lines deleted...]
-    <x:sheet name="Annet" sheetId="7" r:id="rId8"/>
+    <x:sheet name="Thjonusta" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Verkefni" sheetId="2" r:id="rId3"/>
+    <x:sheet name="Vinnustadurinn" sheetId="3" r:id="rId4"/>
+    <x:sheet name="Frettir" sheetId="4" r:id="rId5"/>
+    <x:sheet name="Um-norconsult" sheetId="5" r:id="rId6"/>
+    <x:sheet name="Annet" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.com/solutions/</x:t>
-[...2 lines deleted...]
-    <x:t>22.01.2024 09:34</x:t>
+    <x:t>https://norconsult.is/thjonusta/arkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 12:21</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.com/solutions/transport-infrastructure/</x:t>
-[...179 lines deleted...]
-    <x:t>05.10.2023 11:15</x:t>
+    <x:t>https://norconsult.is/thjonusta/byggingar-og-fasteignir/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.09.2025 09:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/byggingar-og-fasteignir/fasteignaumsjon-vidhaldsaaetlanir-og-verdmat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.04.2024 09:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/byggingar-og-fasteignir/orka-og-umhverfid/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 15:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/byggingar-og-fasteignir/nybyggingar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 15:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/byggingar-og-fasteignir/verkefnastjorn-framkvaemdaradgjoef-og-framkvaemdaeftirlit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.01.2025 13:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/byggingar-og-fasteignir/landmaelingar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.01.2025 14:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/stafraen-vaeding/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 14:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/stafraen-vaeding/bim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 10:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/stafraen-vaeding/stafraen-umbreyting/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 14:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/stafraen-vaeding/vdc/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2023 14:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.01.2025 13:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/orkugeymsla/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 12:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/varmaorka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/raforkukerfi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2023 19:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/verkefnastjornun-og-epcm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2023 13:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/solarorka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2023 14:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/vatnsorka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/endurnyjanleg-orka/vindorka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2023 17:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/jardvisindi-og-umhverfisverkfraedi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.01.2025 13:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/idnadur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.01.2025 13:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/idnadur/fiskeldi-og-sjavarutvegur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.05.2023 14:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/idnadur/matvaelaidnadur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2023 10:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/idnadur/gagnaver/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2023 09:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/idnadur/graenn-idnadur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.05.2023 17:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/idnadur/idnadur-og-framleidsla/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 20:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/idnadur/malm-og-efnaidnadur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 20:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/idnadur/idnstyringar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2023 20:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/idnadur/urgangur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2023 19:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/innvidir/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.01.2025 13:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/samfelag-og-byggdathroun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.01.2025 13:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/oeryggi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.01.2025 14:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/thjonusta/vatn-og-fraveita/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.01.2025 14:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/verkefni/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.05.2023 14:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/verkefni/150-kv-mesballe-trige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.10.2025 09:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/verkefni/132-kv-kvandal-kanstadbotn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.10.2025 09:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/verkefni/400-kv-letsi-svartbyn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.10.2025 09:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/verkefni/hringvegur-1-um-oelfusa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.10.2025 16:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/vinnustadurinn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.11.2024 14:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/vinnustadurinn/viltu-starfa-hja-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 10:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/vinnustadurinn/daglegt-lif-hja-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/vinnustadurinn/nemar-og-nyutskrifadir/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2023 20:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/vinnustadurinn/nemi-hja-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2023 20:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/vinnustadurinn/nyutskrifadir-hja-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.02.2024 13:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/frettir/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 16:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/frettir/velkomin-a-nyja-heimasidu-norconsult-a-islandi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2023 17:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/frettir/nytt-verkefni/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 11:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/frettir/fossvogsbru-landfyllingar-eftirlit-og-radgjoef/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.01.2025 14:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/frettir/malstofa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.11.2025 13:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/um-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.02.2026 07:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/um-norconsult/sidferdi-og-heidarleiki/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2026 10:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/um-norconsult/stjornkerfi-vottanir-og-adrar-skyldur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2023 13:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/um-norconsult/vinnustadamenning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2023 14:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/hafdu-samband/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.09.2025 09:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/personuverndaryfirlysing/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2023 13:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/notkun-a-vafrakoekum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2023 10:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/leit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.05.2023 15:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.is/sjalfbaerni-og-samfelagsabyrgd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.11.2024 13:48</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -292,51 +440,51 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -583,51 +731,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F6"/>
+  <x:dimension ref="A1:F34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -706,865 +854,1342 @@
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6">
+      <x:c r="A18" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6">
+      <x:c r="A19" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6">
+      <x:c r="A20" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6">
+      <x:c r="A21" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6">
+      <x:c r="A22" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:6">
+      <x:c r="A23" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:6">
+      <x:c r="A24" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:6">
+      <x:c r="A25" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:6">
+      <x:c r="A26" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:6">
+      <x:c r="A27" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:6">
+      <x:c r="A28" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:6">
+      <x:c r="A29" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:6">
+      <x:c r="A30" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:6">
+      <x:c r="A31" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:6">
+      <x:c r="A32" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:6">
+      <x:c r="A33" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:6">
+      <x:c r="A34" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F9"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>8</x:v>
-[...58 lines deleted...]
-      <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F7"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F8"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>8</x:v>
-[...138 lines deleted...]
-      <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="21">
-[...5 lines deleted...]
-      <vt:lpstr>News</vt:lpstr>
+    <vt:vector baseType="lpstr" size="18">
+      <vt:lpstr>Thjonusta</vt:lpstr>
+      <vt:lpstr>Verkefni</vt:lpstr>
+      <vt:lpstr>Vinnustadurinn</vt:lpstr>
+      <vt:lpstr>Frettir</vt:lpstr>
+      <vt:lpstr>Um-norconsult</vt:lpstr>
       <vt:lpstr>Annet</vt:lpstr>
-      <vt:lpstr>Solutions!Print_Area</vt:lpstr>
-[...10 lines deleted...]
-      <vt:lpstr>News!Print_Titles</vt:lpstr>
+      <vt:lpstr>Thjonusta!Print_Area</vt:lpstr>
+      <vt:lpstr>Thjonusta!Print_Titles</vt:lpstr>
+      <vt:lpstr>Verkefni!Print_Area</vt:lpstr>
+      <vt:lpstr>Verkefni!Print_Titles</vt:lpstr>
+      <vt:lpstr>Vinnustadurinn!Print_Area</vt:lpstr>
+      <vt:lpstr>Vinnustadurinn!Print_Titles</vt:lpstr>
+      <vt:lpstr>Frettir!Print_Area</vt:lpstr>
+      <vt:lpstr>Frettir!Print_Titles</vt:lpstr>
+      <vt:lpstr>Um-norconsult!Print_Area</vt:lpstr>
+      <vt:lpstr>Um-norconsult!Print_Titles</vt:lpstr>
       <vt:lpstr>Annet!Print_Area</vt:lpstr>
       <vt:lpstr>Annet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>