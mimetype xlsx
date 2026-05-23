--- v1 (2026-04-08)
+++ v2 (2026-05-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25b6effd86541f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06315e9f66994f858f6f8e9e51972c2a.psmdcp" Id="Rbe73a8cc07c64768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb81493dc2d4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99726f4ac50049e1a623fa9c34b5f1c5.psmdcp" Id="R5646f12a87ff46dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Thjonusta" sheetId="1" r:id="rId2"/>
     <x:sheet name="Verkefni" sheetId="2" r:id="rId3"/>
     <x:sheet name="Vinnustadurinn" sheetId="3" r:id="rId4"/>
     <x:sheet name="Frettir" sheetId="4" r:id="rId5"/>
     <x:sheet name="Um-norconsult" sheetId="5" r:id="rId6"/>
     <x:sheet name="Annet" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>