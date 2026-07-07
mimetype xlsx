--- v2 (2026-05-23)
+++ v3 (2026-07-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb81493dc2d4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99726f4ac50049e1a623fa9c34b5f1c5.psmdcp" Id="R5646f12a87ff46dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb8b8fc0cdd4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e8b4ab7b6f5458797f81995c04de358.psmdcp" Id="R2dff8e7183834389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Thjonusta" sheetId="1" r:id="rId2"/>
     <x:sheet name="Verkefni" sheetId="2" r:id="rId3"/>
     <x:sheet name="Vinnustadurinn" sheetId="3" r:id="rId4"/>
     <x:sheet name="Frettir" sheetId="4" r:id="rId5"/>
     <x:sheet name="Um-norconsult" sheetId="5" r:id="rId6"/>
     <x:sheet name="Annet" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>