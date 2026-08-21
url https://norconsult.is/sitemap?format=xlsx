--- v3 (2026-07-07)
+++ v4 (2026-08-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb8b8fc0cdd4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e8b4ab7b6f5458797f81995c04de358.psmdcp" Id="R2dff8e7183834389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07b9e6a6f6a4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfda4a2c715a4057b7e7585efbe598bc.psmdcp" Id="Rb37cff3723d14cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Thjonusta" sheetId="1" r:id="rId2"/>
     <x:sheet name="Verkefni" sheetId="2" r:id="rId3"/>
     <x:sheet name="Vinnustadurinn" sheetId="3" r:id="rId4"/>
     <x:sheet name="Frettir" sheetId="4" r:id="rId5"/>
     <x:sheet name="Um-norconsult" sheetId="5" r:id="rId6"/>
     <x:sheet name="Annet" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>